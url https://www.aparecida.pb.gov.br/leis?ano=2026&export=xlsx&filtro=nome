--- v0 (2026-07-27)
+++ v1 (2026-11-01)
@@ -12,62 +12,161 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Resumo</t>
+  </si>
+  <si>
+    <t>Lei nº 686/2026</t>
+  </si>
+  <si>
+    <t>ESTABELECEM DIRETRIZES E METAS ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2027 E DAS OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>Lei nº 709/2026</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO À ALFABETIZAÇÃO NA IDADE CERTA E A GRATIFICAÇÃO TEMPORÁRIA DE INCENTIVO À ALFABETIZAÇÃO, DESTINADOS AO FORTALECIMENTO DA POLÍTICA MUNICIPAL DE ALFABETIZAÇÃO, EM CONSONÂNCIA COM O COMPROMISSO NACIONAL CRIANÇA ALFABETIZADA, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>Lei nº 708/2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a abertura de Credito Especial no valor de R$ 300.000,00 (Trezentos mil reais)</t>
+  </si>
+  <si>
+    <t>Lei nº 707/2026</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR E CEDER, GRATUITAMENTE, EM REGIME DE COMODATO ADMINISTRATIVO, MOTOCICLETAS AOS AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO DE APARECIDA/PB, PARA UTILIZAÇÃO EXCLUSIVA NO EXERCÍCIO DE SUAS ATRIBUIÇÕES FUNCIONAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>Lei nº 706/2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências</t>
+  </si>
+  <si>
+    <t>Lei nº 705/2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a abertura de Crédito Especial no valor de R$ 120.000,00 (Cento e vinte mil reais)</t>
+  </si>
+  <si>
+    <t>Lei nº 704/2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a abertura de Crédito Especial no valor de R$ 400.000,00 (Quatrocentos mil reais)</t>
+  </si>
+  <si>
+    <t>Lei nº 703/2026</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE ALFABETIZAÇÃO DE APARECIDA-PB, CRIA O SISTEMA MUNICIPAL DE GOVERNANÇA DA ALFABETIZAÇÃO E ESTABELECE DIRETRIZES PARA ASSEGURAR O DIREITO À ALFABETIZAÇÃO DAS CRIANÇAS DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Lei nº 702/2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a abertura de Credito Especial no valor de R$ 324.339,28 (Trezentos e vinte e quatro mil trezentos e trinta e nove reais e vinte e oito centavos).</t>
+  </si>
+  <si>
+    <t>Lei nº 701/2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a abertura de Credito Especial no valor de R$ 1.544.100,00 (Um milhão quinhentos e quarenta e quatro mil e cem reais).</t>
+  </si>
+  <si>
+    <t>Lei nº 700/2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a abertura de Credito Especial no valor de R$ 600.000,00 (Seiscentos mil reais).</t>
+  </si>
+  <si>
+    <t>Lei nº 699/2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a abertura de Credito Especial no valor de R$ 461.633,00 (Quatrocentos e sessenta e um mil seiscentos e trinta e três reais).</t>
+  </si>
+  <si>
+    <t>Lei nº 698/2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a abertura de Credito Especial no valor de R$ 161.600,00 (Cento e sessenta e um mil e seiscentos reais).</t>
+  </si>
+  <si>
+    <t>Lei nº 697/2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a abertura de Credito Especial no valor de R$ 150.000,00 (Cento e cinquenta mil reais).</t>
+  </si>
+  <si>
+    <t>Lei nº 696/2026</t>
+  </si>
+  <si>
+    <t>Lei nº 695/2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a abertura de Crédito Especial no valor de R$ 398.000,00 (Trezentos e noventa e oito mil reais).</t>
+  </si>
+  <si>
+    <t>Lei nº 694/2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a abertura de Crédito Especial no valor de R$ 448.000,00 (Quatrocentos e quarenta e oito mil reais).</t>
   </si>
   <si>
     <t>Lei nº 693/2026</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a abertura de Crédito Especial no valor de R$ 2.000.000,00 (dois milhões de reais).</t>
   </si>
   <si>
     <t>Lei nº 692/2026</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a abertura de Crédito Especial no valor de R$ 700.000,00 (setecentos mil reais).</t>
   </si>
   <si>
     <t>Lei nº 691/2026</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a abertura de Crédito Especial no valor de R$ 400.000,00 (quatrocentos mil reais).</t>
   </si>
   <si>
     <t>Lei nº 690/2026</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a abertura de Crédito Especial no valor de R$ 796.000,00 (setecentos e noventa e seis mil reais).</t>
   </si>
@@ -484,314 +583,552 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D18"/>
+  <dimension ref="A1:D35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="231" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="342" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
-        <v>474</v>
+        <v>492</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
         <v>2026</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
-        <v>473</v>
+        <v>491</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3">
         <v>2026</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>472</v>
+        <v>490</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4">
         <v>2026</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>471</v>
+        <v>489</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5">
         <v>2026</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>470</v>
+        <v>488</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6">
         <v>2026</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>469</v>
+        <v>487</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7">
         <v>2026</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>415</v>
+        <v>486</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8">
         <v>2026</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>414</v>
+        <v>485</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9">
         <v>2026</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>413</v>
+        <v>484</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10">
         <v>2026</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>412</v>
+        <v>483</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11">
         <v>2026</v>
       </c>
       <c r="D11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>411</v>
+        <v>482</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12">
         <v>2026</v>
       </c>
       <c r="D12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>410</v>
+        <v>481</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
         <v>2026</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>409</v>
+        <v>480</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14">
         <v>2026</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>408</v>
+        <v>479</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15">
         <v>2026</v>
       </c>
       <c r="D15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>407</v>
+        <v>478</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16">
         <v>2026</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>406</v>
+        <v>477</v>
       </c>
       <c r="B17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17">
+        <v>2026</v>
+      </c>
+      <c r="D17" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
+        <v>476</v>
+      </c>
+      <c r="B18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18">
+        <v>2026</v>
+      </c>
+      <c r="D18" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19">
+        <v>474</v>
+      </c>
+      <c r="B19" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19">
+        <v>2026</v>
+      </c>
+      <c r="D19" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20">
+        <v>473</v>
+      </c>
+      <c r="B20" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20">
+        <v>2026</v>
+      </c>
+      <c r="D20" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21">
+        <v>472</v>
+      </c>
+      <c r="B21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21">
+        <v>2026</v>
+      </c>
+      <c r="D21" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22">
+        <v>471</v>
+      </c>
+      <c r="B22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22">
+        <v>2026</v>
+      </c>
+      <c r="D22" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23">
+        <v>470</v>
+      </c>
+      <c r="B23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23">
+        <v>2026</v>
+      </c>
+      <c r="D23" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24">
+        <v>469</v>
+      </c>
+      <c r="B24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24">
+        <v>2026</v>
+      </c>
+      <c r="D24" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25">
+        <v>415</v>
+      </c>
+      <c r="B25" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25">
+        <v>2026</v>
+      </c>
+      <c r="D25" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26">
+        <v>414</v>
+      </c>
+      <c r="B26" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26">
+        <v>2026</v>
+      </c>
+      <c r="D26" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27">
+        <v>413</v>
+      </c>
+      <c r="B27" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27">
+        <v>2026</v>
+      </c>
+      <c r="D27" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28">
+        <v>412</v>
+      </c>
+      <c r="B28" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28">
+        <v>2026</v>
+      </c>
+      <c r="D28" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29">
+        <v>411</v>
+      </c>
+      <c r="B29" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29">
+        <v>2026</v>
+      </c>
+      <c r="D29" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30">
+        <v>410</v>
+      </c>
+      <c r="B30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C30">
+        <v>2026</v>
+      </c>
+      <c r="D30" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31">
+        <v>409</v>
+      </c>
+      <c r="B31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31">
+        <v>2026</v>
+      </c>
+      <c r="D31" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32">
+        <v>408</v>
+      </c>
+      <c r="B32" t="s">
+        <v>63</v>
+      </c>
+      <c r="C32">
+        <v>2026</v>
+      </c>
+      <c r="D32" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33">
+        <v>407</v>
+      </c>
+      <c r="B33" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33">
+        <v>2026</v>
+      </c>
+      <c r="D33" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34">
+        <v>406</v>
+      </c>
+      <c r="B34" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34">
+        <v>2026</v>
+      </c>
+      <c r="D34" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35">
         <v>405</v>
       </c>
-      <c r="B18" t="s">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="B35" t="s">
+        <v>69</v>
+      </c>
+      <c r="C35">
+        <v>2026</v>
+      </c>
+      <c r="D35" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">